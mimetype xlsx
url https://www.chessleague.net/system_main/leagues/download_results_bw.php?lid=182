--- v0 (2025-11-27)
+++ v1 (2026-10-09)
@@ -15,51 +15,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Results" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Results'!$1:$2</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Results'!$A$3:$G$44</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Div 4 O'Hanlon Cup 2025 - 2026</t>
   </si>
   <si>
     <t>Round  1</t>
   </si>
   <si>
     <t>Round  2</t>
   </si>
   <si>
     <t xml:space="preserve"> Drogheda</t>
   </si>
   <si>
     <t xml:space="preserve"> Portmarnock</t>
   </si>
   <si>
     <t>3  –  3</t>
   </si>
   <si>
     <t xml:space="preserve"> Elm Mount</t>
   </si>
   <si>
     <t>4 ½  –  1 ½</t>
   </si>
   <si>
@@ -95,66 +95,93 @@
   <si>
     <t xml:space="preserve"> Bray / Greystones</t>
   </si>
   <si>
     <t>3 ½  –  2 ½</t>
   </si>
   <si>
     <t xml:space="preserve"> Drumlish</t>
   </si>
   <si>
     <t>2 ½  –  3 ½</t>
   </si>
   <si>
     <t>Round  3</t>
   </si>
   <si>
     <t>Round  4</t>
   </si>
   <si>
     <t>1 ½  –  4 ½</t>
   </si>
   <si>
     <t>2 ½  –  2 ½</t>
   </si>
   <si>
+    <t>½  –  5 ½</t>
+  </si>
+  <si>
+    <t>1  –  5</t>
+  </si>
+  <si>
     <t>Round  5</t>
   </si>
   <si>
     <t>Round  6</t>
   </si>
   <si>
+    <t>4  –  1</t>
+  </si>
+  <si>
     <t>Round  7</t>
   </si>
   <si>
     <t>Round  8</t>
   </si>
   <si>
+    <t>5  –  1</t>
+  </si>
+  <si>
+    <t>5  –  0</t>
+  </si>
+  <si>
     <t>Round  9</t>
   </si>
   <si>
     <t>Round  10</t>
+  </si>
+  <si>
+    <t>6  –  -1</t>
+  </si>
+  <si>
+    <t>0  –  6</t>
+  </si>
+  <si>
+    <t>6  –  0</t>
+  </si>
+  <si>
+    <t>3  –  2</t>
   </si>
   <si>
     <t>Round  11</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -789,519 +816,609 @@
       </c>
       <c r="F13" s="4" t="s">
         <v>18</v>
       </c>
       <c r="G13" s="6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="16">
       <c r="A14" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="G14" s="6"/>
+      <c r="G14" s="6" t="s">
+        <v>26</v>
+      </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="16">
       <c r="A15" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F15" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="G15" s="6"/>
+      <c r="G15" s="6" t="s">
+        <v>27</v>
+      </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="16">
       <c r="A16" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F16" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="G16" s="6"/>
+      <c r="G16" s="6" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="16">
       <c r="A17" s="3" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="3" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="16">
       <c r="A18" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C18" s="6"/>
+      <c r="C18" s="6" t="s">
+        <v>21</v>
+      </c>
       <c r="D18" s="5"/>
       <c r="E18" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F18" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="G18" s="6"/>
+      <c r="G18" s="6" t="s">
+        <v>19</v>
+      </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="16">
       <c r="A19" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="C19" s="6"/>
+      <c r="C19" s="6" t="s">
+        <v>19</v>
+      </c>
       <c r="D19" s="5"/>
       <c r="E19" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F19" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="G19" s="6"/>
+      <c r="G19" s="6" t="s">
+        <v>19</v>
+      </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="16">
       <c r="A20" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="C20" s="6"/>
+      <c r="C20" s="6" t="s">
+        <v>7</v>
+      </c>
       <c r="D20" s="5"/>
       <c r="E20" s="4" t="s">
         <v>12</v>
       </c>
       <c r="F20" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="G20" s="6"/>
+      <c r="G20" s="6" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="16">
       <c r="A21" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C21" s="6"/>
+      <c r="C21" s="6" t="s">
+        <v>25</v>
+      </c>
       <c r="D21" s="5"/>
       <c r="E21" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F21" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="G21" s="6"/>
+      <c r="G21" s="6" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="22" spans="1:7" customHeight="1" ht="16">
       <c r="A22" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B22" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="C22" s="6"/>
+      <c r="C22" s="6" t="s">
+        <v>15</v>
+      </c>
       <c r="D22" s="5"/>
       <c r="E22" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F22" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="G22" s="6"/>
+      <c r="G22" s="6" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="23" spans="1:7" customHeight="1" ht="16">
       <c r="A23" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B23" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="C23" s="6"/>
+      <c r="C23" s="6" t="s">
+        <v>30</v>
+      </c>
       <c r="D23" s="5"/>
       <c r="E23" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F23" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="G23" s="6"/>
+      <c r="G23" s="6" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="24" spans="1:7" customHeight="1" ht="16">
       <c r="A24" s="3" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
     </row>
     <row r="25" spans="1:7" customHeight="1" ht="16">
       <c r="A25" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C25" s="6"/>
+      <c r="C25" s="6" t="s">
+        <v>24</v>
+      </c>
       <c r="D25" s="5"/>
       <c r="E25" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F25" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="G25" s="6"/>
+      <c r="G25" s="6" t="s">
+        <v>19</v>
+      </c>
     </row>
     <row r="26" spans="1:7" customHeight="1" ht="16">
       <c r="A26" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B26" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="C26" s="6"/>
+      <c r="C26" s="6" t="s">
+        <v>33</v>
+      </c>
       <c r="D26" s="5"/>
       <c r="E26" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F26" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="G26" s="6"/>
+      <c r="G26" s="6" t="s">
+        <v>34</v>
+      </c>
     </row>
     <row r="27" spans="1:7" customHeight="1" ht="16">
       <c r="A27" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B27" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="C27" s="6"/>
+      <c r="C27" s="6" t="s">
+        <v>26</v>
+      </c>
       <c r="D27" s="5"/>
       <c r="E27" s="4" t="s">
         <v>18</v>
       </c>
       <c r="F27" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="G27" s="6"/>
+      <c r="G27" s="6" t="s">
+        <v>19</v>
+      </c>
     </row>
     <row r="28" spans="1:7" customHeight="1" ht="16">
       <c r="A28" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B28" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="C28" s="6"/>
+      <c r="C28" s="6" t="s">
+        <v>21</v>
+      </c>
       <c r="D28" s="5"/>
       <c r="E28" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F28" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="G28" s="6"/>
+      <c r="G28" s="6" t="s">
+        <v>27</v>
+      </c>
     </row>
     <row r="29" spans="1:7" customHeight="1" ht="16">
       <c r="A29" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B29" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="C29" s="6"/>
+      <c r="C29" s="6" t="s">
+        <v>15</v>
+      </c>
       <c r="D29" s="5"/>
       <c r="E29" s="4" t="s">
         <v>12</v>
       </c>
       <c r="F29" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="G29" s="6"/>
+      <c r="G29" s="6" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="30" spans="1:7" customHeight="1" ht="16">
       <c r="A30" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B30" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C30" s="6"/>
+      <c r="C30" s="6" t="s">
+        <v>19</v>
+      </c>
       <c r="D30" s="5"/>
       <c r="E30" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F30" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="G30" s="6"/>
+      <c r="G30" s="6" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="31" spans="1:7" customHeight="1" ht="16">
       <c r="A31" s="3" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="3" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
     </row>
     <row r="32" spans="1:7" customHeight="1" ht="16">
       <c r="A32" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B32" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C32" s="6"/>
+      <c r="C32" s="6" t="s">
+        <v>37</v>
+      </c>
       <c r="D32" s="5"/>
       <c r="E32" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F32" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="G32" s="6"/>
+      <c r="G32" s="6" t="s">
+        <v>19</v>
+      </c>
     </row>
     <row r="33" spans="1:7" customHeight="1" ht="16">
       <c r="A33" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B33" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="C33" s="6"/>
+      <c r="C33" s="6" t="s">
+        <v>27</v>
+      </c>
       <c r="D33" s="5"/>
       <c r="E33" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F33" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="G33" s="6"/>
+      <c r="G33" s="6" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="34" spans="1:7" customHeight="1" ht="16">
       <c r="A34" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B34" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="C34" s="6"/>
+      <c r="C34" s="6" t="s">
+        <v>39</v>
+      </c>
       <c r="D34" s="5"/>
       <c r="E34" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F34" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="G34" s="6"/>
+      <c r="G34" s="6" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="35" spans="1:7" customHeight="1" ht="16">
       <c r="A35" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B35" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="C35" s="6"/>
+      <c r="C35" s="6" t="s">
+        <v>19</v>
+      </c>
       <c r="D35" s="5"/>
       <c r="E35" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F35" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="G35" s="6"/>
+      <c r="G35" s="6" t="s">
+        <v>40</v>
+      </c>
     </row>
     <row r="36" spans="1:7" customHeight="1" ht="16">
       <c r="A36" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B36" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C36" s="6"/>
+      <c r="C36" s="6" t="s">
+        <v>21</v>
+      </c>
       <c r="D36" s="5"/>
       <c r="E36" s="4" t="s">
         <v>18</v>
       </c>
       <c r="F36" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="G36" s="6"/>
+      <c r="G36" s="6" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="37" spans="1:7" customHeight="1" ht="16">
       <c r="A37" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B37" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="C37" s="6"/>
+      <c r="C37" s="6" t="s">
+        <v>19</v>
+      </c>
       <c r="D37" s="5"/>
       <c r="E37" s="4" t="s">
         <v>12</v>
       </c>
       <c r="F37" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="G37" s="6"/>
+      <c r="G37" s="6" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="38" spans="1:7" customHeight="1" ht="16">
       <c r="A38" s="3" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="B38" s="5"/>
       <c r="C38" s="5"/>
       <c r="D38" s="5"/>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
     </row>
     <row r="39" spans="1:7" customHeight="1" ht="16">
       <c r="A39" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C39" s="6"/>
+      <c r="C39" s="6" t="s">
+        <v>38</v>
+      </c>
       <c r="D39" s="5"/>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
     </row>
     <row r="40" spans="1:7" customHeight="1" ht="16">
       <c r="A40" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B40" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="C40" s="6"/>
+      <c r="C40" s="6" t="s">
+        <v>21</v>
+      </c>
       <c r="D40" s="5"/>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
     </row>
     <row r="41" spans="1:7" customHeight="1" ht="16">
       <c r="A41" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B41" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C41" s="6"/>
+      <c r="C41" s="6" t="s">
+        <v>21</v>
+      </c>
       <c r="D41" s="5"/>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
     </row>
     <row r="42" spans="1:7" customHeight="1" ht="16">
       <c r="A42" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B42" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="C42" s="6"/>
+      <c r="C42" s="6" t="s">
+        <v>5</v>
+      </c>
       <c r="D42" s="5"/>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
     </row>
     <row r="43" spans="1:7" customHeight="1" ht="16">
       <c r="A43" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B43" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="C43" s="6"/>
+      <c r="C43" s="6" t="s">
+        <v>33</v>
+      </c>
       <c r="D43" s="5"/>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
     </row>
     <row r="44" spans="1:7" customHeight="1" ht="16">
       <c r="A44" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B44" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="C44" s="6"/>
+      <c r="C44" s="6" t="s">
+        <v>5</v>
+      </c>
       <c r="D44" s="5"/>
       <c r="E44" s="5"/>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true" horizontalCentered="true"/>
   <pageMargins left="0.25" right="0.25" top="0.4" bottom="0.7" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter>&amp;L&amp;"Verdana"&amp;B&amp;10     Chess League&amp;C&amp;"Verdana"&amp;B&amp;10www.chessleague.net&amp;R&amp;"Verdana"&amp;B&amp;10&amp;D     </oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>